--- v0 (2026-04-29)
+++ v1 (2026-06-29)
@@ -43,51 +43,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kamensk-uralskiy.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-04-29 08:41:25</t>
+    <t>Актуальность прайса на: 2026-06-29 07:53:31</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>