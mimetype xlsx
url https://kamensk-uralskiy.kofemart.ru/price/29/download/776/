--- v1 (2026-06-29)
+++ v2 (2026-07-10)
@@ -43,51 +43,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kamensk-uralskiy.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-29 07:53:31</t>
+    <t>Актуальность прайса на: 2026-07-10 13:33:57</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>